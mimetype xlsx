--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10420567</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/FIE56618.2022.9962493</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Creating Engaged and Active Learning Through Collaborative Online Lab Experiences</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sayil, Selahattin; Yoo, Julia; Tcheslavski, Gleb</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-10-08T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2022 IEEE Frontiers in Education Conference (FIE)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 5</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This innovative practice paper describes how we implement active learning through collaborative online laboratory experiences as a work in progress. The goal of our project is to develop and implement various instructional tools and learning strategies in order to improve the quality of electrical engineering online labs. The applied strategies include integration of open-ended design experiences into lab work, accomplishing virtual teamwork, creating an online learning community and overcoming the isolation, incorporation of pre-lab simulations and videos. We believe that active learning labs will help students develop a deeper understanding, build self-confidence and improve critical thinking skills while increasing the sense of belonging in the field of engineering.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2048328</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>