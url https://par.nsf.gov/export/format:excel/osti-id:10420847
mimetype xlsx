--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10420847</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.11646/zootaxa.5296.4.2</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A new species of Lepidodactylus (Squamata: Gekkonidae) from Umboi Island, Papua New Guinea</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>KRAUS, FRED; VAHTERA, VARPU; WEIJOLA, VALTER</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-05-30T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Zootaxa</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>5296</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>525 to 539</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1175-5326</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We describe a new species of Lepidodactylus from Umboi Island, just to the west of New Britain. It is a member of the Lepidodactylus guppyi Group and can be distinguished from all other Melanesian Lepidodactylus by aspects of digital scalation, digital webbing, enlarged femoral/precloacal scales, and color pattern. It is genetically distinct from its closest congeners, and genetic and morphological data indicate that the new species is most similar among named species to Lepidodactylus guppyi from the Solomon Islands, but it diverged from this species and other close relatives approximately 8 MYA or longer at a time prior to the existence of the island that it now occupies. The new species is known from only three individuals collected on a single tree, and efforts to find more animals in what seemed good habitat nearby were unsuccessful. This duplicates the pattern of apparent rarity seen for many Lepidodactylus species. Sufficient habitat exists on Umboi Island for arboreal geckos, suggesting that the species is not actually endangered but is ecologically cryptic. However, lack of needed information leads us to assess this species’ conservation status as Data Deficient.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2230919</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>