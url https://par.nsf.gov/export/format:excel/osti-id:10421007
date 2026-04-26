--- v0 (2026-01-19)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10421007</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3544014</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Anomaly Analysis in Images and Videos: A Comprehensive Review</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Tran, Tung Minh; Vu, Tu N.; Vo, Nguyen D.; Nguyen, Tam V.; Nguyen, Khang</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-07-31T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACM Computing Surveys</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>55</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 37</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0360-0300</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Anomaly analysis is an important component of any surveillance system. In recent years, it has drawn the attention of the computer vision and machine learning communities. In this article, our overarching goal is thus to provide a coherent and systematic review of state-of-the-art techniques and a comprehensive review of the research works in anomaly analysis. We will provide a broad vision of computational models, datasets, metrics, extensive experiments, and what anomaly analysis can do in images and videos. Intensively covering nearly 200 publications, we review (i) anomaly related surveys, (ii) taxonomy for anomaly problems, (iii) the computational models, (iv) the benchmark datasets for studying abnormalities in images and videos, and (v) the performance of state-of-the-art methods in this research problem. In addition, we provide insightful discussions and pave the way for future work.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2025234</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>