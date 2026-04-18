--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10421011</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s10462-023-10434-2</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Image synthesis: a review of methods, datasets, evaluation metrics, and future outlook</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Baraheem, Samah Saeed; Le, Trung-Nghia; Nguyen, Tam V.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Artificial Intelligence Review</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0269-2821</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Image synthesis is a process of converting the input text, sketch, or other sources, i.e., another image or mask, into an image. It is an important problem in the computer vision field, where it has attracted the research community to attempt to solve this challenge at a high level to generate photorealistic images. Different techniques and strategies have been employed to achieve this purpose. Thus, the aim of this paper is to provide a comprehensive review of various image synthesis models covering several aspects. First, the image synthesis concept is introduced. We then review different image synthesis methods divided into three categories: image generation from text, sketch, and other inputs, respectively. Each sub-category is introduced under the proper category based upon the general framework to provide a broad vision of all existing image synthesis methods. Next, brief details of the benchmarked datasets used in image synthesis are discussed along with specifying the image synthesis models that leverage them. Regarding the evaluation, we summarize the metrics used to evaluate the image synthesis models. Moreover, a detailed analysis based on the evaluation metrics of the results of the introduced image synthesis is provided. Finally, we discuss some existing challenges and suggest possible future research directions.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2025234</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>