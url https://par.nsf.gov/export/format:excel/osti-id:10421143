--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10421143</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/978-3-031-32041-5_3</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Efficient Large Scale DLRM Implementation On Heterogeneous Memory Systems</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hildebrand, Mark; Lowe-Power, Jason; Akella, Venkatesh</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-05-21T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>High Performance Computing: 38th International Conference, ISC High Performance 2023, Hamburg, Germany, May 21–25, 2023, Proceedings</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>42-61</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We propose a new data structure called CachedEmbeddings for training large scale deep learning recommendation models (DLRM) efficiently on heterogeneous (DRAM + non-volatile) memory platforms. CachedEmbeddings implements an implicit software-managed cache and data movement optimization that is integrated with the Julia programming framework to optimize the implementation of large scale DLRM implementations with multiple sparse embedded tables operations. In particular we show an implementation that is 1.4X to 2X better than the best known Intel CPU based implementations on state-of-the-art DLRM benchmarks on a real heterogeneous memory platform from Intel, and 1.32X to 1.45X improvement over Intel’s 2LM implementation that treats the DRAM as a hardware managed cache.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2144883</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>