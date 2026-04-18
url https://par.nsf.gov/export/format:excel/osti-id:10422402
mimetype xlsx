--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10422402</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/plcell/koad085</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>RNA degradome analysis reveals DNE1 endoribonuclease is required for the turnover of diverse mRNA substrates in Arabidopsis</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Nagarajan, Vinay K; Stuart, Catherine J; DiBattista, Anna T; Accerbi, Monica; Caplan, Jeffrey L; Green, Pamela J</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-04-18T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Plant Cell</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1936 to 1955</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1040-4651</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            In plants, cytoplasmic mRNA decay is critical for posttranscriptionally controlling gene expression and for maintaining cellular RNA homeostasis. Arabidopsis DCP1-ASSOCIATED NYN ENDORIBONUCLEASE 1 (DNE1) is a cytoplasmic mRNA decay factor that interacts with proteins involved in mRNA decapping and nonsense-mediated mRNA decay (NMD). There is limited information on the functional role of DNE1 in RNA turnover, and the identities of its endogenous targets are unknown. In this study, we utilized RNA degradome approaches to globally investigate DNE1 substrates. Monophosphorylated 5′ ends, produced by DNE1, should accumulate in mutants lacking the cytoplasmic exoribonuclease XRN4, but be absent from DNE1 and XRN4 double mutants. In seedlings, we identified over 200 such transcripts, most of which reflect cleavage within coding regions. While most DNE1 targets were NMD-insensitive, some were upstream ORF (uORF)-containing and NMD-sensitive transcripts, indicating that this endoribonuclease is required for turnover of a diverse set of mRNAs. Transgenic plants expressing DNE1 cDNA with an active-site mutation in the endoribonuclease domain abolished the in planta cleavage of transcripts, demonstrating that DNE1 endoribonuclease activity is required for cleavage. Our work provides key insights into the identity of DNE1 substrates and enhances our understanding of DNE1-mediated mRNA decay.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1817764</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>