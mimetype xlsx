--- v0 (2025-11-02)
+++ v1 (2026-04-17)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10422406</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/signals4020019</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Dialogue Act Classification via Transfer Learning for Automated Labeling of Interviewee Responses in Virtual Reality Job Interview Training Platforms for Autistic Individuals</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Adiani, Deeksha; Colopietro, Kelley; Wade, Joshua; Migovich, Miroslava; Vogus, Timothy J.; Sarkar, Nilanjan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Signals</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>359 to 380</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2624-6120</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Computer-based job interview training, including virtual reality (VR) simulations, have gained popularity in recent years to support and aid autistic individuals, who face significant challenges and barriers in finding and maintaining employment. Although popular, these training systems often fail to resemble the complexity and dynamism of the employment interview, as the dialogue management for the virtual conversation agent either relies on choosing from a menu of prespecified answers, or dialogue processing is based on keyword extraction from the transcribed speech of the interviewee, which depends on the interview script. We address this limitation through automated dialogue act classification via transfer learning. This allows for recognizing intent from user speech, independent of the domain of the interview. We also redress the lack of training data for a domain general job interview dialogue act classifier by providing an original dataset with responses to interview questions within a virtual job interview platform from 22 autistic participants. Participants’ responses to a customized interview script were transcribed to text and annotated according to a custom 13-class dialogue act scheme. The best classifier was a fine-tuned bidirectional encoder representations from transformers (BERT) model, with an f1-score of 87%.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2217621</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>