--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10422989</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1017/jfm.2022.434</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Reynolds number dependence of Lagrangian dispersion in direct numerical simulations of anisotropic magnetohydrodynamic turbulence</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Pratt, J.; Busse, A.; Müller, W.-C.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-08-10T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Fluid Mechanics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>944</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0022-1120</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Large-scale magnetic fields thread through the electrically conducting matter of the interplanetary and interstellar medium, stellar interiors and other astrophysical plasmas, producing anisotropic flows with regions of high-Reynolds-number turbulence. It is common to encounter turbulent flows structured by a magnetic field with a strength approximately equal to the root-mean-square magnetic fluctuations. In this work, direct numerical simulations of anisotropic magnetohydrodynamic (MHD) turbulence influenced by such a magnetic field are conducted for a series of cases that have identical resolution, and increasing grid sizes up to                                                                  $2048^3$                                            . The result is a series of closely comparable simulations at Reynolds numbers ranging from 1400 up to 21 000. We investigate the influence of the Reynolds number from the Lagrangian viewpoint by tracking fluid particles and calculating single-particle and two-particle statistics. The influence of Alfvénic fluctuations and the fundamental anisotropy on the MHD turbulence in these statistics is discussed. Single-particle diffusion curves exhibit mildly superdiffusive behaviours that differ in the direction aligned with the magnetic field and the direction perpendicular to it. Competing alignment processes affect the dispersion of particle pairs, in particular at the beginning of the inertial subrange of time scales. Scalings for relative dispersion, which become clearer in the inertial subrange for a larger Reynolds number, can be observed that are steeper than indicated by the Richardson prediction.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1907876</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>