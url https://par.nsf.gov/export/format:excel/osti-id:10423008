--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10423008</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1017/ahss.2022.114</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>L’émergence d’une histoire environnementale interdisciplinaire: Une approche conjointe de l’Holocène tardif</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Izdebski, Adam; Bloomfield, Kevin; Eastwood, Warren J.; Fernandes, Ricardo; Fleitmann, Dominik; Guzowski, Piotr; Haldon, John; Ludlow, Francis; Luterbacher, Jürg; Manning, Joseph G.; Masi, Alessia; Mordechai, Lee; Newfield, Timothy P.; Stine, Alexander R.; Şenkul, Çetin; Xoplaki, Elena; Heudre, Antoine</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Annales. Histoire, Sciences Sociales</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>77</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>11 to 58</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0395-2649</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            With the efflorescence of palaeoscientific approaches to the past, historians have been confronted with a wealth of new evidence on both human and natural phenomena, from human disease and migration through to landscape change and climate. These new data require a rewriting of our narratives of the past, questioning what constitutes an authoritative historical source and who is entitled to recount history to contemporary societies. Humanities-based historical inquiry must embrace this new evidence, but to do so historians need to engage with it in a critical manner, just as they engage critically with textual and material sources. This article highlights the most vital methodological issues, ranging from the spatiotemporal scales and heterogeneity of the new evidence to the new roles attributed to quantitative methods and the place of scientific data in narrative construction. It considers areas of study where the palaeosciences have “intruded” into fields and subjects previously reserved for historians, especially socioeconomic, climate, and environmental history. The authors argue that active engagement with new approaches is urgently needed if historians want to contribute to our evolving understanding of the challenges of the Anthropocene.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1903674</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>