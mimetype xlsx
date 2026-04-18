--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10423438</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fphy.2022.876126</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Collective States of Active Particles With Elastic Dipolar Interactions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bose, Subhaya; Noerr, Patrick S.; Gopinathan, Ajay; Gopinath, Arvind; Dasbiswas, Kinjal</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-05-03T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2296-424X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Many types of animal cells exert active, contractile forces and mechanically deform their elastic substrate, to accomplish biological functions such as migration. These substrate deformations provide a mechanism in principle by which cells may sense other cells, leading to long-range mechanical inter–cell interactions and possible self-organization. Here, inspired by cell mechanobiology, we propose an active matter model comprising self-propelling particles that interact at a distance through their mutual deformations of an elastic substrate. By combining a minimal model for the motility of individual particles with a linear elastic model that accounts for substrate-mediated, inter–particle interactions, we examine emergent collective states that result from the interplay of motility and long-range elastic dipolar interactions. In particular, we show that particles self-assemble into flexible, motile chains which can cluster to form diverse larger-scale compact structures with polar order. By computing key structural and dynamical metrics, we distinguish between the collective states at weak and strong elastic interaction strength, as well as at low and high motility. We also show how these states are affected by confinement within a channel geometry–an important characteristic of the complex mechanical micro-environment inhabited by cells. Our model predictions may be generally applicable to active matter with dipolar interactions ranging from biological cells to synthetic colloids endowed with electric or magnetic dipole moments.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2112675; 1547848</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>