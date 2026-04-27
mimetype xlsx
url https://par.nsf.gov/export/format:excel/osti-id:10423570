--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10423570</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3563344</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Symbolic execution for randomized programs</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Susag, Zachary; Lahiri, Sumit; Hsu, Justin; Roy, Subhajit</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-10-31T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the ACM on Programming Languages</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>OOPSLA2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1583 to 1612</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2475-1421</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We propose a symbolic execution method for programs that can draw random samples. In contrast to existing work, our method can verify randomized programs with unknown inputs and can prove probabilistic properties that universally quantify over all possible inputs. Our technique augments standard symbolic execution with a new class of              probabilistic symbolic variables              , which represent the results of random draws, and computes symbolic expressions representing the probability of taking individual paths. We implement our method on top of the KLEE symbolic execution engine alongside multiple optimizations and use it to prove properties about probabilities and expected values for a range of challenging case studies written in C++, including Freivalds’ algorithm, randomized quicksort, and a randomized property-testing algorithm for monotonicity. We evaluate our method against Psi, an exact probabilistic symbolic inference engine, and Storm, a probabilistic model checker, and show that our method significantly outperforms both tools.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2153916</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>