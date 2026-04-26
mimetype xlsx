--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10423693</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3576840.3578316</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Much Ado About Gender: Current Practices and Future Recommendations for Appropriate Gender-Aware Information Access</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Pinney, Christine; Raj, Amifa; Hanna, Alex; Ekstrand, Michael D.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-03-19T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>CHIIR '23: Proceedings of the 2023 Conference on Human Information Interaction and Retrieval</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>269 to 279</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Information access research (and development) sometimes makes use of gender, whether to report on the demographics of participants in a user study, as inputs to personalized results or recommendations, or to make systems gender-fair, amongst other purposes. This work makes a variety of assumptions about gender, however, that are not necessarily aligned with current understandings of what gender is, how it should be encoded, and how a gender variable should be ethically used. In this work, we present a systematic review of papers on information retrieval and recommender systems that mention gender in order to document how gender is currently being used in this field. We find that most papers mentioning gender do not use an explicit gender variable, but most of those that do either focus on contextualizing results of model performance, personalizing a system based on assumptions of user gender, or auditing a model’s behavior for fairness or other privacy-related issues. Moreover, most of the papers we review rely on a binary notion of gender, even if they acknowledge that gender cannot be split into two categories. We connect these findings with scholarship on gender theory and recent work on gender in human-computer interaction and natural language processing. We conclude by making recommendations for ethical and well-grounded use of gender in building and researching information access systems.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1751278</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>