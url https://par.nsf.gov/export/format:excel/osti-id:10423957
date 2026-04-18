--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,185 +65,308 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10423957</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5220/0010874700003124</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Facial Emotion Expression Corpora for Training Game Character Neural Network Models</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Schiffer, Sheldon; Zhang, Samantha; Levine, Max</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>197 to 208</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The emergence of photorealistic and cinematic non-player character (NPC) animation presents new challenges for video game developers. Game player expectations of cinematic acting styles bring a more sophisticated aesthetic in the representation of social interaction. New methods can streamline workflow by integrating actor-driven character design into the development of game character AI and animation. A workflow that tracks actor performance to final neural network (NN) design depends on a rigorous method of
+producing single-actor video corpora from which to train emotion AI NN models. While numerous video corpora have been developed to study emotion elicitation of the face from which to test theoretical models and train neural networks to recognize emotion, developing single-actor corpora to train NNs of NPCs in video games is uncommon. A class of facial emotion recognition (FER) products have enabled production of
+single-actor video corpora that use emotion analysis data. This paper introduces a single-actor game character corpora workflow for game character developers. The proposed method uses a single actor video corpus and dataset with the intent to train and implement a NN in an off-the-shelf video game engine for facial animation
+of an NPC. The efficacy of using a NN-driven animation controller has already been demonstrated (Schiffer, 2021, Kozasa et. al 2006). This paper focuses on using a single-actor video corpus for the purpose of training a NN-driven animation controller.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1852516</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>