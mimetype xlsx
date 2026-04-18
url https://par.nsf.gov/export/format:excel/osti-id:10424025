--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10424025</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/PSJ/acbfbb</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Comet P/2021 HS (PANSTARRS) and the Challenge of Detecting Low-activity Comets</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ye, Quanzhi; Kelley, Michael S.; Bauer, James M.; Farnham, Tony L.; Bodewits, Dennis; Buzzi, Luca; Weryk, Robert; Masci, Frank J.; Medford, Michael S.; Riddle, Reed; Wold, Avery</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Planetary Science Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2632-3338</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Jupiter-family comet (JFC) P/2021 HS (PANSTARRS) only exhibits a coma within a few weeks of its perihelion passage at 0.8 au, which is atypical for a comet. Here we present an investigation into the underlying cause using serendipitous survey detections and targeted observations. We find that the detection of the activity is caused by an extremely faint coma being enhanced by the forward scattering effect owing to the comet reaching a phase angle of ∼140°. The coma morphology is consistent with sustained, sublimation-driven activity produced by a small active area, ∼700 m              2              , one of the smallest values ever measured on a comet. The phase function of the nucleus shows a phase coefficient of 0.035 ± 0.002 mag deg              −1              , implying an absolute magnitude of              H              = 18.31 ± 0.04 and a phase slope of              G              = − 0.13, with color consistent with typical JFC nuclei. Thermal observations suggest a nucleus diameter of 0.6–1.1 km, implying an optical albedo of 0.04–0.23, which is higher than typical cometary nuclei. An unsuccessful search for dust trail and meteor activity confirms minimal dust deposit along the orbit, totaling ≲10              8              kg. As P/2021 HS is dynamically unstable, similar to typical JFCs, we speculate that it has an origin in the trans-Neptunian region and that its extreme depletion of volatiles is caused by a large number of previous passages to the inner solar system. The dramatic discovery of the cometary nature of P/2021 HS highlights the challenges of detecting comets with extremely low activity levels. Observations at high phase angle, where forward scattering is pronounced, will help identify such comets.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2034437</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>