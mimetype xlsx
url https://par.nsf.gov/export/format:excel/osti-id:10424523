--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,165 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...113 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -179,181 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10424523</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Assessing engineering sketching skills on object assembly tasks</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Merzdorf, H.; Jaison, D.; Weaver, M.; Douglas, K.; Linsey, J.; Hammond, T.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2022 ASEE Annual Conference &amp; Exposition</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Sketching is a valuable skill in engineering for representing information, developing design ideas, and communicating technical and abstract information. It is an important means of developing spatial abilities which are predictive of success in STEM fields. While existing spatial ability tests are predictive of engineering visualization skills, they do not allow students to develop drawing skills through spatial exercises. The Object Assembly Sketching test examines sketching skills with object assembly tasks using mental imagery and mental rotation. This study focuses on the development and pilot testing of a new sketching skills test using object assembly exercises. We piloted the test in two sections of an undergraduate mechanical engineering design course.
+Inter-rater reliability of two raters scoring students sketches on eight criteria was acceptable
+across exercises, but low across criteria. Students scored highest on Representation Accuracy, Scale, and Symmetry, and exhibited complex understanding of perspective sketching. We intend to revise the rubric to score for aesthetics and make instructions more precise.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2013504</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>