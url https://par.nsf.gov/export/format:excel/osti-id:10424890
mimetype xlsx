--- v0 (2026-01-18)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10424890</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3589977</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Smash: Flexible, Fast, and Resource-efficient Placement and Lookup of Distributed Storage</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Liu, Yi; Shi, Shouqian; Xie, Minghao; Litz, Heiner; Qian, Chen</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-05-19T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the ACM on Measurement and Analysis of Computing Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 22</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2476-1249</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Large-scale distributed storage systems, such as object stores, usually apply hashing-based placement and lookup methods to achieve scalability and resource efficiency. However, when object locations are determined by hash values, placement becomes inflexible, failing to optimize or satisfy application requirements such as load balance, failure tolerance, parallelism, and network/system performance. This work presents a novel solution to achieve the best of two worlds: flexibility while maintaining cost-effectiveness and scalability. The proposed method Smash is an object placement and lookup method that achieves full placement flexibility, balanced load, low resource cost, and short latency. Smash utilizes a recent space-efficient data structure and applies it to object-location lookups. We implement Smash as a prototype system and evaluate it in a public cloud. The analysis and experimental results show that Smash achieves full placement flexibility, fast storage operations, fast recovery from node dynamics, and lower DRAM cost (&lt;60%) compared to existing hash-based solutions such as Ceph and MapX.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1942754; 1841545; 2114113; 1750704; 1932447</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>