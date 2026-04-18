--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10425468</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1017/fms.2023.5</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Heights on stacks and a generalized Batyrev–Manin–Malle conjecture</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ellenberg, Jordan S.; Satriano, Matthew; Zureick-Brown, David</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Forum of Mathematics, Sigma</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2050-5094</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          We define a notion of              height              for rational points with respect to a vector bundle on a proper algebraic stack with finite diagonal over a global field, which generalizes the usual notion for rational points on projective varieties. We explain how to compute this height for various stacks of interest (for instance: classifying stacks of finite groups, symmetric products of varieties, moduli stacks of abelian varieties, weighted projective spaces). In many cases, our uniform definition reproduces ways already in use for measuring the complexity of rational points, while in others it is something new. Finally, we formulate a conjecture about the number of rational points of bounded height (in our sense) on a stack                                                                  $\mathcal {X}$                                            , which specializes to the Batyrev–Manin conjecture when                                                                  $\mathcal {X}$                                            is a scheme and to Malle’s conjecture when                                                                  $\mathcal {X}$                                            is the classifying stack of a finite group.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2001200</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>