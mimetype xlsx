--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10425506</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3548778</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>TimeStitch: Exploiting Slack to Mitigate Decoherence in Quantum Circuits</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Smith, Kaitlin N.; Ravi, Gokul Subramanian; Murali, Prakash; Baker, Jonathan M.; Earnest, Nathan; Javadi-Cabhari, Ali; Chong, Frederic T.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-03-31T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACM Transactions on Quantum Computing</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 27</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2643-6809</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Quantum systems have the potential to demonstrate significant computational advantage, but current quantum devices suffer from the rapid accumulation of error that prevents the storage of quantum information over extended periods. The unintentional coupling of qubits to their environment and each other adds significant noise to computation, and improved methods to combat decoherence are required to boost the performance of quantum algorithms on real machines. While many existing techniques for mitigating error rely on adding extra gates to the circuit [              13              ,              20              ,              56              ], calibrating new gates [              50              ], or extending a circuit’s runtime [              32              ], this article’s primary contribution leverages the gates already present in a quantum program without extending circuit duration. We exploit circuit slack for single-qubit gates that occur in idle windows, scheduling the gates such that their timing can counteract some errors.                                      Spin-echo corrections that mitigate decoherence on idling qubits act as inspiration for this work. Theoretical models, however, fail to capture all sources of noise in Noisy Intermediate Scale Quantum devices, making practical solutions necessary that better minimize the impact of unpredictable errors in quantum machines. This article presents TimeStitch: a novel framework that pinpoints the optimum execution schedules for single-qubit gates within quantum circuits. TimeStitch, implemented as a compilation pass, leverages the reversible nature of quantum computation to boost the success of circuits on real quantum machines. Unlike past approaches that apply reversibility properties to improve quantum circuit execution [              35              ], TimeStitch amplifies fidelity without violating critical path frontiers in either the slack tuning procedures or the final rescheduled circuit. On average, compared to a state-of-the-art baseline, a practically constrained TimeStitch achieves a mean 38% relative improvement in success rates, with a maximum of 106%, while observing bounds on circuit depth. When unconstrained by depth criteria, TimeStitch produces a mean relative fidelity increase of 50% with a maximum of 256%. Finally, when TimeStitch intelligently leverages periodic dynamical decoupling within its scheduling framework, a mean 64% improvement is observed over the baseline, relatively outperforming stand-alone dynamical decoupling by 19%, with a maximum of 287%.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2016136</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>