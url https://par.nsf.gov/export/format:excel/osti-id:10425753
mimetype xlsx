--- v0 (2026-01-20)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10425753</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1073/pnas.2215766120</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Bonded straight and helical flagellar filaments form ultra-low-density glasses</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yardimci, Sevim; Gibaud, Thomas; Schwenger, Walter; Sartucci, Matthew R.; Olmsted, Peter D.; Urbach, Jeffrey S.; Dogic, Zvonimir</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-04-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the National Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0027-8424</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We study how the three-dimensional shape of rigid filaments determines the microscopic dynamics and macroscopic rheology of entangled semidilute Brownian suspensions. To control the filament shape we use bacterial flagella, which are microns-long helical or straight filaments assembled from flagellin monomers. We compare the dynamics of straight rods, helical filaments, and shape-diblock copolymers composed of seamlessly joined straight and helical segments. Caged by their neighbors, straight rods preferentially diffuse along their long axis, but exhibit significantly suppressed rotational diffusion. Entangled helical filaments escape their confining tube by corkscrewing through the dense obstacles created by other filaments. By comparison, the adjoining segments of the rod-helix shape-diblocks suppress both the translation and the corkscrewing dynamics. Consequently, the shape-diblock filaments become permanently jammed at exceedingly low densities. We also measure the rheological properties of semidilute suspensions and relate their mechanical properties to the microscopic dynamics of constituent filaments. In particular, rheology shows that an entangled suspension of shape rod-helix copolymers forms a low-density glass whose elastic modulus can be estimated by accounting for how shear deformations reduce the entropic degrees of freedom of constrained filaments. Our results demonstrate that the three-dimensional shape of rigid filaments can be used to design rheological properties of semidilute fibrous suspensions.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2011846; 1905384</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>