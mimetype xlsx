--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,165 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...113 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -179,181 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10426265</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Engaging Future Engineers through Active Participation in Diversity, Equity, Inclusion, and Belonging</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chandra, K.; Lewis, S.; Tripathy, S.T.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 2023 ASEE Annual Conference &amp; Exposition</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>It is important for future engineers to understand themselves in relation to the many cultural influences they may encounter during their career, and to confront their own biases when interacting with colleagues whose cultural backgrounds are different from their own. This paper describes and evaluates a series of nine diversity, equity, and inclusion (DEI) workshops developed and implemented during the summer of 2022 for high school and entering first-year college students enrolled in the Research, Academics, and Mentoring Pathways (RAMP) six week engineering summer bridge program at University of Massachusetts Lowell. The workshops incorporated activities designed to create an environment fostering respect, belonging, and acceptance to make teamwork more inclusive and effective.
+Each workshop was based on collaborative learning and used a broad range of strategies to engage students as active participants in learning about diversity, equity, and inclusion within the context of teamwork. To develop the workshops, the facilitators aligned the activities with key themes from chapters in the book From Athletics to Engineering: 8 Ways to Support Diversity, Equity, and Inclusion for All [1].
+The summer bridge program was evaluated using quantitative and qualitative data collected throughout the program and upon its conclusion tracking students’ reactions and levels of engagement in each of the program components. This included a pre-survey, mid-semester survey, post-survey, and weekly journal prompts on Google Classroom. We also used the Universality-Diversity scale [2] to measure any pre-post changes in students’ attitudes towards diversity. With regard to the workshops, an analysis of student responses indicated a high level of satisfaction and sense of accomplishment. Students reported they enjoyed getting to know each other better and that the DEI activities were interactive, educational, and engaging.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2105718</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>