--- v0 (2026-01-17)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10426618</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1111/rssb.12545</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>An Approximation Algorithm for Blocking of an Experimental Design</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Karmakar, Bikram</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-10-31T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of the Royal Statistical Society Series B: Statistical Methodology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>84</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1726 to 1750</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1369-7412</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Blocked randomized designs are used to improve the precision of treatment effect estimates compared to a completely randomized design. A block is a set of units that are relatively homogeneous and consequently would tend to produce relatively similar outcomes if the treatment had no effect. The problem of finding the optimal blocking of the units into equal sized blocks of any given size larger than two is known to be a difficult problem—there is no polynomial time method guaranteed to find the optimal blocking. All available methods to solve the problem are heuristic methods. We propose methods that run in polynomial time and guarantee a blocking that is provably close to the optimal blocking. In all our simulation studies, the proposed methods perform better, create better homogeneous blocks, compared with the existing methods. Our blocking method aims to minimize the maximum of all pairwise differences of units in the same block. We show that bounding this maximum difference ensures that the error in the average treatment effect estimate is similarly bounded for all treatment assignments. In contrast, if the blocking bounds the average or sum of these differences, the error in the average treatment effect estimate can still be large in several treatment assignments.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2015250</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>