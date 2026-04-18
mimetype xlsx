--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10426992</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1177/03611981231169276</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Model-Based Vehicle-Miles Traveled and Emission Evaluation of On-Demand Food Delivery Considering the Impact of COVID-19 Pandemic</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Liu, Haishan; Hao, Peng; Liao, Yejia; Boriboonsomsin, Kanok; Barth, Matthew</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-05-30T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Transportation Research Record: Journal of the Transportation Research Board</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>036119812311692</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0361-1981</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The market for on-demand food delivery (ODFD) has increased considerably, especially during the COVID-19 pandemic. It is crucial for transportation and environmental agencies to understand how ODFD has reshaped the travel patterns of people, affecting vehicle-miles traveled (VMT) as well as pollutant emissions in the transportation system. However, the lack of public data from food delivery companies makes it challenging to quantify the impact of on-demand delivery on the real-world transportation network. In this research, we propose a comprehensive framework to quantify the VMT and emissions incurred by ODFD with three main components: (i) a daily activity generation tool, Comprehensive Econometric Micro-simulator for Daily Activity-travel Patterns, to create a simulation scenario of ODFD behaviors based on a real-world roadway network and population demographics in the City of Riverside, California; (ii) an efficient order dispatching and routing algorithm, adaptive large neighborhood search, to obtain a high quality order dispatching and routing plan; (iii) an emission evaluation model, emission factor (EMFAC), to evaluate pollutant emissions from all dining-related trips. Both short-term and long-term impacts of the COVID-19 pandemic are evaluated. Experimental results show that ODFD has great potential to reduce the dining-related VMT and emissions. The total dining-related VMT in the during-pandemic case decreased by 38% and in the after-pandemic case reduced by 6% to 9%, and the corresponding environmental impacts were reduced accordingly. Meanwhile, emissions reduced significantly with more electric vehicles involved in food delivery. With 100% electric delivery fleet, the ODFD service can save 14% to 22% of emissions after the COVID-19 pandemic.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2152258</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>