--- v0 (2026-01-17)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10427433</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/astronomy1030015</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Creating a CLOUDY-Compatible Database with CHIANTI Version 10 Data</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gunasekera, Chamani M.; Chatzikos, Marios; Ferland, Gary J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Astronomy</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>255 to 270</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2674-0346</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Atomic and molecular data are required to conduct the detailed calculations of microphysical processes performed by cloudy to predict the spectra of a theoretical model. cloudy now utilizes three atomic and molecular databases, one of which is CHIANTI version 7.1. CHIANTI version 10.0.1 is available, but its format has changed. cloudy is incompatible with the newer version. We have developed a script to convert the version 10.0.1 database into its version 7.1 format so that cloudy does not have to change every time there is a new CHIANTI version with an evolved format. This study outlines the steps taken by the script for this version format change. We have also found a modest number of significant changes to spectral line intensities/luminosities calculated by cloudy with the adoption of CHIANTI version 10.0.1. These changes are a result of improvements to collision strength data.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1910687</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>