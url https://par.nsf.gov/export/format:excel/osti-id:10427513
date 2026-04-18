--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10427513</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Exploring a Research Agenda for Design Knowledge Capture in Meetings</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Liz Seero; Adriana Meza Soria; Andre ́ van der Hoek; Janet Burge</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International Conference on the Cooperative and Human Aspects of Software Engineering</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Meetings are a frequent part of life for a software developer. Software design is often performed, discussed, and reviewed in these meetings. This means that meetings may contain important design information that could be captured for later use. Meeting design tools may be a way to capture design information as a byproduct of discussion that arises in these meetings. In this paper, we identify a list of key meeting support tool features that could support the capture and retrieval of design information and compare these to features currently offered in commercial meeting support tools.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2210813</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>