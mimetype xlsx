--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,308 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10427554</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Elevating the Ways in Which Latina Mothers Perceive, Do, and Envision Early STEM learning</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Garcia, Leiny; Roldan, Wendy; Bermudez, Vanessa; Bustamante, Andres S.; Ahn, June.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of International Society of the Learning Sciences (ISLS)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>551-558</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Early STEM learning opportunities aligned with families’ funds of knowledge can
+produce meaningful learning experiences for children. We investigated Latina mothers’
+perceptions and values of STEM learning, STEM-related activities with their children, and the
+early STEM learning experiences mothers designed for community spaces. In a researchpractice partnership, we conducted seven virtual co-design sessions with 32 caregivers and individual interviews with a subset of 10 mothers. A thematic analysis revealed that Latina mothers’ STEM perceptions were primarily informed by school-based notions, yet they also integrated STEM in everyday, family practices such as cultural games. Mothers valued experiences promoting family unity, intergenerational learning, heritage, active citizenship, and ganas. Finally, Latina mothers’ values and practices informed their vision and design of early STEM learning artifacts in the community. Thus, diverse parents’ contributions in design efforts can serve as a mechanism through which stakeholders connect and enhance children’s learning experiences across contexts.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2005776</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>