--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10427601</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1186/s12915-023-01571-9</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Viral predation pressure on coral reefs</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Silveira, Cynthia B.; Luque, Antoni; Haas, Andreas F.; Roach, Ty N.; George, Emma E.; Knowles, Ben; Little, Mark; Sullivan, Christopher J.; Varona, Natascha S.; Wegley Kelly, Linda; Brainard, Russel; Rohwer, Forest; Bailey, Barbara</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>BMC Biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1741-7007</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Background              Predation pressure and herbivory exert cascading effects on coral reef health and stability. However, the extent of these cascading effects can vary considerably across space and time. This variability is likely a result of the complex interactions between coral reefs’ biotic and abiotic dimensions. A major biological component that has been poorly integrated into the reefs' trophic studies is the microbial community, despite its role in coral death and bleaching susceptibility. Viruses that infect bacteria can control microbial densities and may positively affect coral health by controlling microbialization. We hypothesize that viral predation of bacteria has analogous effects to the top-down pressure of macroorganisms on the trophic structure and reef health.                                      Results                              Here, we investigated the relationships between live coral cover and viruses, bacteria, benthic algae, fish biomass, and water chemistry in 110 reefs spanning inhabited and uninhabited islands and atolls across the Pacific Ocean. Statistical learning showed that the abundance of turf algae, viruses, and bacteria, in that order, were the variables best predicting the variance in coral cover. While fish biomass was not a strong predictor of coral cover, the relationship between fish and corals became apparent when analyzed in the context of viral predation: high coral cover (&gt; 50%) occurred on reefs with a combination of high predator fish biomass (sum of sharks and piscivores &gt; 200 g m                −2                ) and high virus-to-bacteria ratios (&gt; 10), an indicator of viral predation pressure. However, these relationships were non-linear, with reefs at the higher and lower ends of the coral cover continuum displaying a narrow combination of abiotic and biotic variables, while reefs at intermediate coral cover showed a wider range of parameter combinations.                                                    Conclusions              The results presented here support the hypothesis that viral predation of bacteria is associated with high coral cover and, thus, coral health and stability. We propose that combined predation pressures from fishes and viruses control energy fluxes, inhibiting the detrimental accumulation of ecosystem energy in the microbial food web.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2118617; 1951678</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>