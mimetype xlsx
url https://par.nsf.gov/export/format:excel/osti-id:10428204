--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10428204</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s40593-023-00358-x</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>K-12 Education in the Age of AI: A Call to Action for K-12 AI Literacy</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wang, N; Lester, J</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-06-20T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International journal of artificial intelligence in education</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1560-4292</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The emergence of increasingly powerful AI technologies calls for the design and development of K-12 AI literacy curricula that can support students who will be entering a profoundly changed labor market. However, developing, implementing, and scaling AI literacy curricula poses significant challenges. It will be essential to develop a robust, evidence-based AI education research foundation that can inform AI literacy curriculum development. Unlike K-12 science and mathematics education, there is not currently a research foundation for K-12 AI education. In this article we provide a component-based definition of AI literacy, present the need for implementing AI literacy education across all grade bands, and argue for the creation of research programs across four areas of AI education: (1) K-12 AI Learning &amp; Technology; (2) K-12 AI Education Integration into STEM, Language Arts, and Social Science Education; (3) K-12 AI Professional Development for Teachers and Administrators; and (4) K-12 AI Assessment.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2116109; 1938758</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>