--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10428230</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/CISS56502.2023.10089642</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Multi-Output Career Prediction: Dataset, Method, and Benchmark Suite</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Singh, Shruti; Gupta, Abhijeet; Baraheem, Samah S.; Nguyen, Tam V.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-03-22T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2023 57th Annual Conference on Information Sciences and Systems (CISS)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 6</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this paper, we investigate the career path prediction of an individual in the future. This benefits a variety of application in the industry including enhancing human resources, career guidance, and keeping track of future trends. To this end, we collected a dataset via LinkedIn network, with the job position and the job domain for each individual. There are many attributes related to historical background for each individual. For the career prediction, we investigate six different multi-class multi-output classification methods. Via the benchmark suite, the best classifier achieves an accuracy rate of 91.21% and 95.97% for the job domain and the job position, respectively.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2025234</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>