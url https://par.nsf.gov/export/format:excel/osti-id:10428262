--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10428262</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/978-3-031-20716-7_5</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Photobombing Removal Benchmarking</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Prakya, Sai P.; Sainath, Madamanchi M.V.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-10T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ISVC 2022</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>55-66</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Photobombing occurs very often in photography. This causes inconvenience to the main person(s) in the photos. Therefore, there is a legitimate need to remove the photobombing from taken images to produce a pleasing image. In this paper, the aim is to conduct a benchmark on this aforementioned problem. To this end, we first collect a dataset of images with undesired and distracting elements which requires the removal of photobombing. Then, we annotate the photobombed regions which should be removed. Next, different image inpainting methods are leveraged to remove the photobombed regions and reconstruct the image. We further invited professional photoshoppers to remove the unwanted regions. These photoshopped images are considered as the groundtruth. In our benchmark, several performance metrics are leveraged to compare the results of different methods with the groundtruth. The experiments provide insightful results which demonstrate the effectiveness of inpainting methods in this particular problem.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2025234</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>