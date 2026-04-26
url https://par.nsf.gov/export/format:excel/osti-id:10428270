--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10428270</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/ISMAR-Adjunct57072.2022.00183</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Chemisim: A Web-based VR Simulator for Chemistry Experiments</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Le, Hoang-Minh; Nguyen, Gia-Huy; Huynh, Viet-Tham; Le, Minh-Kha; Tran, Minh-Triet; Nguyen, Tam V.; Tran, Thanh Ngoc-Dat</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ISMAR 2022</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>850 to 854</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In developing countries, high schoolers rarely have opportunities to conduct chemical experiments due to the lack of facilities. There-fore, chemistry experiment simulation is an alternative environment for students to do the chemistry lab assignments. Despite the need of creating virtual simulations to expand the application usability, it is challenging to synthesize a realistic environment given the limited computing resources. In this paper, we propose Chemisim, a highly realistic web-based VR laboratory simulation for students with high quality and usability. In particular, we make use of the fluid simulation system to mimic real chemical reactions. The imple-mented simulation was based on the chemistry assignments in the national education system, consulted by chemical teachers. Then we deployed the simulator on the web to promote a wide range of students usage. The system was evaluated by collecting and analyzing feedback from chemical teachers based on four criteria, namely, convenience, realism, functionality, and preferences. Our experimental findings address educational challenges and produce innovative technical solutions to solve them in developing countries.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2025234</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>