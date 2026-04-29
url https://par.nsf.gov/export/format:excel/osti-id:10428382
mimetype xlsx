--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10428382</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-4357/acc586</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Comparison of Polarized Radiative Transfer Codes Used by the EHT Collaboration</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Prather, Ben S.; Dexter, Jason; Moscibrodzka, Monika; Pu, Hung-Yi; Bronzwaer, Thomas; Davelaar, Jordy; Younsi, Ziri; Gammie, Charles F.; Gold, Roman; Wong, George N.; Akiyama, Kazunori; Alberdi, Antxon; Alef, Walter; Algaba, Juan Carlos; Anantua, Richard; Asada, Keiichi; Azulay, Rebecca; Bach, Uwe; Baczko, Anne-Kathrin; Ball, David; Baloković, Mislav; Barrett, John; Bauböck, Michi; Benson, Bradford A.; Bintley, Dan; Blackburn, Lindy; Blundell, Raymond; Bouman, Katherine L.; Bower, Geoffrey C.; Boyce, Hope; Bremer, Michael; Brinkerink, Christiaan D.; Brissenden, Roger; Britzen, Silke; Broderick, Avery E.; Broguiere, Dominique; Bustamante, Sandra; Byun, Do-Young; Carlstrom, John E.; Ceccobello, Chiara; Chael, Andrew; Chan, Chi-kwan; Chang, Dominic O.; Chatterjee, Koushik; Chatterjee, Shami; Chen, Ming-Tang; Chen, Yongjun; Cheng, Xiaopeng; Cho, Ilje; Christian, Pierre; Conroy, Nicholas S.; Conway, John E.; Cordes, James M.; Crawford, Thomas M.; Crew, Geoffrey B.; Cruz-Osorio, Alejandro; Cui, Yuzhu; De Laurentis, Mariafelicia; Deane, Roger; Dempsey, Jessica; Desvignes, Gregory; Dhruv, Vedant; Doeleman, Sheperd S.; Dougal, Sean; Dzib, Sergio A.; Eatough, Ralph P.; Emami, Razieh; Falcke, Heino; Farah, Joseph; Fish, Vincent L.; Fomalont, Ed; Ford, H. Alyson; Fraga-Encinas, Raquel; Freeman, William T.; Friberg, Per; Fromm, Christian M.; Fuentes, Antonio; Galison, Peter; García, Roberto; Gentaz, Olivier; Georgiev, Boris; Goddi, Ciriaco; Gómez-Ruiz, Arturo I.; Gómez, José L.; Gu, Minfeng; Gurwell, Mark; Hada, Kazuhiro; Haggard, Daryl; Haworth, Kari; Hecht, Michael H.; Hesper, Ronald; Heumann, Dirk; Ho, Luis C.; Ho, Paul; Honma, Mareki; Huang, Chih-Wei L.; Huang, Lei; Hughes, David H.; Ikeda, Shiro; Impellizzeri, C. M.; Inoue, Makoto; Issaoun, Sara; James, David J.; Jannuzi, Buell T.; Janssen, Michael; Jeter, Britton; Jiang, Wu; Jiménez-Rosales, Alejandra; Johnson, Michael D.; Jorstad, Svetlana; Joshi, Abhishek V.; Jung, Taehyun; Karami, Mansour; Karuppusamy, Ramesh; Kawashima, Tomohisa; Keating, Garrett K.; Kettenis, Mark; Kim, Dong-Jin; Kim, Jae-Young; Kim, Jongsoo; Kim, Junhan; Kino, Motoki; Koay, Jun Yi; Kocherlakota, Prashant; Kofuji, Yutaro; Koyama, Shoko; Kramer, Carsten; Kramer, Michael; Krichbaum, Thomas P.; Kuo, Cheng-Yu; La Bella, Noemi; Lauer, Tod R.; Lee, Daeyoung; Lee, Sang-Sung; Leung, Po Kin; Levis, Aviad; Li, Zhiyuan; Lico, Rocco; Lindahl, Greg; Lindqvist, Michael; Lisakov, Mikhail; Liu, Jun; Liu, Kuo; Liuzzo, Elisabetta; Lo, Wen-Ping; Lobanov, Andrei P.; Loinard, Laurent; Lonsdale, Colin J.; Lu, Ru-Sen; MacDonald, Nicholas R.; Mao, Jirong; Marchili, Nicola; Markoff, Sera; Marrone, Daniel P.; Marscher, Alan P.; Martí-Vidal, Iván; Matsushita, Satoki; Matthews, Lynn D.; Medeiros, Lia; Menten, Karl M.; Michalik, Daniel; Mizuno, Izumi; Mizuno, Yosuke; Moran, James M.; Moriyama, Kotaro; Müller, Cornelia; Mus, Alejandro; Musoke, Gibwa; Myserlis, Ioannis; Nadolski, Andrew; Nagai, Hiroshi; Nagar, Neil M.; Nakamura, Masanori; Narayan, Ramesh; Narayanan, Gopal; Natarajan, Iniyan; Nathanail, Antonios; Fuentes, Santiago Navarro; Neilsen, Joey; Neri, Roberto; Ni, Chunchong; Noutsos, Aristeidis; Nowak, Michael A.; Oh, Junghwan; Okino, Hiroki; Olivares, Héctor; Ortiz-León, Gisela N.; Oyama, Tomoaki; Özel, Feryal; Palumbo, Daniel C.; Paraschos, Georgios Filippos; Park, Jongho; Parsons, Harriet; Patel, Nimesh; Pen, Ue-Li; Pesce, Dominic W.; Piétu, Vincent; Plambeck, Richard; PopStefanija, Aleksandar; Porth, Oliver; Pötzl, Felix M.; Preciado-López, Jorge A.; Psaltis, Dimitrios; Ramakrishnan, Venkatessh; Rao, Ramprasad; Rawlings, Mark G.; Raymond, Alexander W.; Rezzolla, Luciano; Ricarte, Angelo; Ripperda, Bart; Roelofs, Freek; Rogers, Alan; Ros, Eduardo; Romero-Cañizales, Cristina; Roshanineshat, Arash; Rottmann, Helge; Roy, Alan L.; Ruiz, Ignacio; Ruszczyk, Chet; Rygl, Kazi L.; Sánchez, Salvador; Sánchez-Argüelles, David; Sánchez-Portal, Miguel; Sasada, Mahito; Satapathy, Kaushik; Savolainen, Tuomas; Schloerb, F. Peter; Schonfeld, Jonathan; Schuster, Karl-Friedrich; Shao, Lijing; Shen, Zhiqiang; Small, Des; Sohn, Bong Won; SooHoo, Jason; Souccar, Kamal; Sun, He; Tazaki, Fumie; Tetarenko, Alexandra J.; Tiede, Paul; Tilanus, Remo P.; Titus, Michael; Torne, Pablo; Traianou, Efthalia; Trent, Tyler; Trippe, Sascha; Turk, Matthew; van Bemmel, Ilse; van Langevelde, Huib Jan; van Rossum, Daniel R.; Vos, Jesse; Wagner, Jan; Ward-Thompson, Derek; Wardle, John; Weintroub, Jonathan; Wex, Norbert; Wharton, Robert; Wielgus, Maciek; Wiik, Kaj; Witzel, Gunther; Wondrak, Michael F.; Wu, Qingwen; Yamaguchi, Paul; Yfantis, Aristomenis; Yoon, Doosoo; Young, André; Young, Ken; Yu, Wei; Yuan, Feng; Yuan, Ye-Fei; Zensus, J. Anton; Zhang, Shuo; Zhao, Guang-Yao; Zhao, Shan-Shan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>950</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-637X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Interpretation of resolved polarized images of black holes by the Event Horizon Telescope (EHT) requires predictions of the polarized emission observable by an Earth-based instrument for a particular model of the black hole accretion system. Such predictions are generated by general relativistic radiative transfer (GRRT) codes, which integrate the equations of polarized radiative transfer in curved spacetime. A selection of ray-tracing GRRT codes used within the EHT Collaboration is evaluated for accuracy and consistency in producing a selection of test images, demonstrating that the various methods and implementations of radiative transfer calculations are highly consistent. When imaging an analytic accretion model, we find that all codes produce images similar within a pixel-wise normalized mean squared error (NMSE) of 0.012 in the worst case. When imaging a snapshot from a cell-based magnetohydrodynamic simulation, we find all test images to be similar within NMSEs of 0.02, 0.04, 0.04, and 0.12 in Stokes              I              ,              Q              ,              U              , and              V              , respectively. We additionally find the values of several image metrics relevant to published EHT results to be in agreement to much better precision than measurement uncertainties.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2132700; 1716327; 2034306; 1852617; 1935980</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>