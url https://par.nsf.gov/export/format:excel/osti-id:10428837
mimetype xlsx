--- v0 (2026-01-20)
+++ v1 (2026-04-18)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10428837</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Integrated Hurricane Relief Logistics and Evacuation Planning under Forecast Uncertainty: A Case Study for Hurricane Florence</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bhattarai, Sudhan; Song, Yongjia</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Babski-Reeves, K.; Eksioglu, B.; Hampton, D.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the IISE Annual Conference &amp; Expo 2023</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this paper, we study an integrated hurricane relief logistics and evacuation planning (HRLEP) problem. We propose stochastic optimization models and methods that integrate the hurricane relief item pre-positioning problem and the hurricane evacuation planning problem, which are often treated as separate problems in the literature, by incorporating the forecast information as well as the forecast errors (FE). Specifically, we fit historical FE data into an auto-regressive model of order one (AR-1), from which we generate FE realizations to create evacuation demand scenarios. We compare a static decision policy based on the proposed stochastic optimization model with a dynamic policy obtained by applying this model in a rolling-horizon (RH) procedure. We conduct a preliminary numerical experiment based on real-world data to validate the value of stochastic optimization and the value of the dynamic policy based on the RH procedure.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2045744</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>