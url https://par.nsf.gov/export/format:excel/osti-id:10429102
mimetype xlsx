--- v0 (2026-01-19)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10429102</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41467-022-32071-z</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Real-time precision opto-control of chemical processes in live cells</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Clark, Matthew G.; Gonzalez, Gil A.; Luo, Yiyang; Aldana-Mendoza, Jesus A.; Carlsen, Mark S.; Eakins, Gregory; Dai, Mingji; Zhang, Chi</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-1723</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Precision control of molecular activities and chemical reactions in live cells is a long-sought capability by life scientists. No existing technology can probe molecular targets in cells and simultaneously control the activities of only these targets at high spatial precision. We develop a real-time precision opto-control (RPOC) technology that detects a chemical-specific optical response from molecular targets during laser scanning and uses the optical signal to couple a separate laser to only interact with these molecules without affecting other sample locations. We demonstrate precision control of molecular states of a photochromic molecule in different regions of the cells. We also synthesize a photoswitchable compound and use it with RPOC to achieve site-specific inhibition of microtubule polymerization and control of organelle dynamics in live cells. RPOC can automatically detect and control biomolecular activities and chemical processes in dynamic living samples with submicron spatial accuracy, fast response time, and high chemical specificity.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1916691</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>