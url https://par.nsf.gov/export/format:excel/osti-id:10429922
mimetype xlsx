--- v0 (2026-01-18)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10429922</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1117/12.2645878</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Photoluminescence from defects in GaN</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Reshchikov, Michael A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Morkoç, Hadis; Fujioka, Hiroshi; Schwarz, Ulrich T.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-03-15T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Photoluminescence from defects in GaN</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1242109</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We present the most recent results of photoluminescence (PL) studies, classification of defects in GaN and their properties. In particular, the yellow luminescence band (labeled YL1) with a maximum at 2.17 eV in undoped GaN grown by most common techniques is unambiguously attributed to the isolated CN acceptor. From the zero-phonon line (ZPL) at 2.59 eV, the /0 level of this acceptor is found at 0.916 eV above the valence band. The PL also reveals the 0/+ level of the CN at 0.33 eV above the valence band, which is responsible for the blue band (BLC), with the ZPL at 3.17 eV. Another yellow band (YL2) with a maximum at 2.3 eV, observed only in GaN grown by the ammonothermal method, is attributed to the VGa3H complex. The nitrogen vacancy (VN) causes the green luminescence (GL2) band. The VN also forms complexes with acceptors such as Mg, Be, and Ca. These complexes are responsible for the red luminescence bands (the RL2 family) in high-resistivity GaN. The results from PL studies are compared with theoretical predictions. Uncertainties in the parameters of defects are discussed.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1904861</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>