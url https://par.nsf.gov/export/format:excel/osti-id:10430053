--- v0 (2026-01-17)
+++ v1 (2026-04-17)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10430053</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1090/jams/1009</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Lagrangian geometry of matroids</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ardila, Federico; Denham, Graham; Huh, June</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of the American Mathematical Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>727 to 794</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0894-0347</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We introduce the conormal fan of a matroid                                                                    M                    \operatorname {M}                                                              , which is a Lagrangian analog of the Bergman fan of                                                                    M                    \operatorname {M}                                                              . We use the conormal fan to give a Lagrangian interpretation of the Chern–Schwartz–MacPherson cycle of                                                                    M                    \operatorname {M}                                                              . This allows us to express the                                                                    h                    h                                                              -vector of the broken circuit complex of                                                                    M                    \operatorname {M}                                                              in terms of the intersection theory of the conormal fan of                                                                    M                    \operatorname {M}                                                              . We also develop general tools for tropical Hodge theory to prove that the conormal fan satisfies Poincaré duality, the hard Lefschetz theorem, and the Hodge–Riemann relations. The Lagrangian interpretation of the Chern–Schwartz–MacPherson cycle of                                                                    M                    \operatorname {M}                                                              , when combined with the Hodge–Riemann relations for the conormal fan of                                                                    M                    \operatorname {M}                                                              , implies Brylawski’s and Dawson’s conjectures that the                                                                    h                    h                                                              -vectors of the broken circuit complex and the independence complex of                                                                    M                    \operatorname {M}                                                              are log-concave sequences.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2154279; 1855610; 2229915</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>