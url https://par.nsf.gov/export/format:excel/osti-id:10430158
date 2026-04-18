--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10430158</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/math11020360</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Modeling and Analyzing Homogeneous Tumor Growth under Virotherapy</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yang, Chayu; Wang, Jin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Mathematics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>360</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2227-7390</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We present a mathematical model based on ordinary differential equations to investigate the spatially homogeneous state of tumor growth under virotherapy. The model emphasizes the interaction among the tumor cells, the oncolytic viruses, and the host immune system that generates both innate and adaptive immune responses. We conduct a rigorous equilibrium analysis and derive threshold conditions that determine the growth or decay of the tumor under various scenarios. Numerical simulation results verify our analytical predictions and provide additional insight into the tumor growth dynamics.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1951345</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>