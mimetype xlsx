--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10430293</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1088/1742-6596/2438/1/012011</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>An array-oriented Python interface for FastJet</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Roy, Aryan; Pivarski, Jim; Freer, Chad Wells</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Physics: Conference Series</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2438</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>012011</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1742-6588</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Analysis on HEP data is an iterative process in which the results of one step often inform the next. In an exploratory analysis, it is common to perform one computation on a collection of events, then view the results (often with histograms) to decide what to try next. Awkward Array is a Scikit-HEP Python package that enables data analysis with array-at-a-time operations to implement cuts as slices, combinatorics as composable functions, etc. However, most C++ HEP libraries, such as FastJet, have an imperative, one-particle-at-a-time interface, which would be inefficient in Python and goes against the grain of the array-at-a-time logic of scientific Python. Therefore, we developed fastjet, a pip-installable Python package that provides FastJet C++ binaries, the classic (particle-at-a-time) Python interface, and the new array-oriented interface for use with Awkward Array. The new interface streamlines interoperability with scientific Python software beyond HEP, such as machine learning. In one case, adopting this library along with other array-oriented tools accelerated HEP analysis code by a factor of 20. It was designed to be easily integrated with libraries in the Scikit-HEP ecosystem, including Uproot (file I/O), hist (histogramming), Vector (Lorentz vectors), and Coffea (high-level glue). We discuss the design of the fastjet Python library, integrating the classic interface with the array oriented interface and with the Vector library for Lorentz vector operations. The new interface was developed as open source.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1836650</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>