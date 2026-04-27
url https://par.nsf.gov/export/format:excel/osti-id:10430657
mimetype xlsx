--- v0 (2026-01-19)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10430657</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/nano13081299</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>DNA-Templated Silver Nanoclusters as Dual-Mode Sensitive Probes for Self-Powered Biosensor Fueled by Glucose</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gupta, Akhilesh Kumar; Krasnoslobodtsev, Alexey V.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nanomaterials</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1299</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2079-4991</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Nanomaterials have been extensively explored in developing sensors due to their unique properties, contributing to the development of reliable sensor designs with improved sensitivity and specificity. Herein, we propose the construction of a fluorescent/electrochemical dual-mode self-powered biosensor for advanced biosensing using DNA-templated silver nanoclusters (AgNCs@DNA). AgNC@DNA, due to its small size, exhibits advantageous characteristics as an optical probe. We investigated the sensing efficacy of AgNCs@DNA as a fluorescent probe for glucose detection. Fluorescence emitted by AgNCs@DNA served as the readout signal as a response to more H2O2 being generated by glucose oxidase for increasing glucose levels. The second readout signal of this dual-mode biosensor was utilized via the electrochemical route, where AgNCs served as charge mediators between the glucose oxidase (GOx) enzyme and carbon working electrode during the oxidation process of glucose catalyzed by GOx. The developed biosensor features low-level limits of detection (LODs), ~23 μM for optical and ~29 μM for electrochemical readout, which are much lower than the typical glucose concentrations found in body fluids, including blood, urine, tears, and sweat. The low LODs, simultaneous utilization of different readout strategies, and self-powered design demonstrated in this study open new prospects for developing next-generation biosensor devices.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2204027</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>