--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10430913</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41467-023-36091-1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Liquid-liquid phase separation in supercooled water from ultrafast heating of low-density amorphous ice</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Amann-Winkel, Katrin; Kim, Kyung Hwan; Giovambattista, Nicolas; Ladd-Parada, Marjorie; Späh, Alexander; Perakis, Fivos; Pathak, Harshad; Yang, Cheolhee; Eklund, Tobias; Lane, Thomas J.; You, Seonju; Jeong, Sangmin; Lee, Jae Hyuk; Eom, Intae; Kim, Minseok; Park, Jaeku; Chun, Sae Hwan; Poole, Peter H.; Nilsson, Anders</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-1723</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Recent experiments continue to find evidence for a liquid-liquid phase transition (LLPT) in supercooled water, which would unify our understanding of the anomalous properties of liquid water and amorphous ice. These experiments are challenging because the proposed LLPT occurs under extreme metastable conditions where the liquid freezes to a crystal on a very short time scale. Here, we analyze models for the LLPT to show that coexistence of distinct high-density and low-density liquid phases may be observed by subjecting low-density amorphous (LDA) ice to ultrafast heating. We then describe experiments in which we heat LDA ice to near the predicted critical point of the LLPT by an ultrafast infrared laser pulse, following which we measure the structure factor using femtosecond x-ray laser pulses. Consistent with our predictions, we observe a LLPT occurring on a time scale &lt; 100 ns and widely separated from ice formation, which begins at times &gt;1 μs.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2112550</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>