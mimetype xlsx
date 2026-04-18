--- v0 (2026-01-20)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10431025</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1116/6.0002329</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Jahn–Teller-driven phase segregation in MnxCo3−xO4 spinel thin films</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Blanchet, Miles D.; Matthews, Bethany E.; Spurgeon, Steven R.; Heald, Steve M.; Isaacs-Smith, Tamara; Comes, Ryan B.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Vacuum Science &amp; Technology A</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0734-2101</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Transition metal spinel oxides comprised of earth-abundant Mn and Co have long been explored for their use in catalytic reactions and energy storage. However, understanding functional properties can be challenging due to differences in sample preparation and the ultimate structural properties of the materials. Epitaxial thin film synthesis provides a novel means of producing precisely controlled materials to explore the variations reported in the literature. In this work, MnxCo3−xO4 samples from x = 0 to x = 1.28 were synthesized through molecular beam epitaxy and characterized to develop a material properties map as a function of stoichiometry. Films were characterized via in situ x-ray photoelectron spectroscopy, x-ray diffraction, scanning transmission electron microscopy, and polarized K-edge x-ray absorption spectroscopy. Mn cations within this range were found to be octahedrally coordinated, in line with an inverse spinel structure. Samples largely show mixed Mn3+ and Mn4+ character with evidence of phase segregation tendencies with the increasing Mn content and increasing Mn3+ formal charge. Phase segregation may occur due to structural incompatibility between cubic and tetragonal crystal structures associated with Mn4+ and Jahn–Teller active Mn3+ octahedra, respectively. Our results help in explaining the reported differences across samples in these promising materials for renewable energy technologies.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1809847; 2018794</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>