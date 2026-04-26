--- v0 (2026-01-19)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10431458</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41467-023-38240-y</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Climate-controlled submarine landslides on the Antarctic continental margin</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gales, Jenny A.; McKay, Robert M.; De Santis, Laura; Rebesco, Michele; Laberg, Jan Sverre; Shevenell, Amelia E; Harwood, David; Leckie, R. Mark; Kulhanek, Denise K.; King, Maxine; Patterson, Molly; Lucchi, Renata G.; Kim, Sookwan; Kim, Sunghan; Dodd, Justin; Seidenstein, Julia; Prunella, Catherine; Ferrante, Giulia M.; Ash, Jeanine; Beny, François; Browne, Imogen M.; Cortese, Giuseppe; De Santis, Laura; Dodd, Justin P.; Esper, Oliver M.; Gales, Jenny A.; Harwood, David M.; Ishino, Saki; Keisling, Benjamin A.; Kim, Sookwan; Kim, Sunghan; Kulhanek, Denise K.; Laberg, Jan Sverre; Leckie, R. Mark; McKay, Robert M.; Müller, Juliane; Patterson, Molly O.; Romans, Brian W.; Romero, Oscar E.; Sangiorgi, Francesca; Seki, Osamu; Shevenell, Amelia E.; Singh, Shiv M.; Cordeiro de Sousa, Isabela M.; Sugisaki, Saiko T.; van de Flierdt, Tina; van Peer, Tim E.; Xiao, Whenshen; Xiong, Zhifang</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-1723</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Antarctica’s continental margins pose an unknown submarine landslide-generated tsunami risk to Southern Hemisphere populations and infrastructure. Understanding the factors driving slope failure is essential to assessing future geohazards. Here, we present a multidisciplinary study of a major submarine landslide complex along the eastern Ross Sea continental slope (Antarctica) that identifies preconditioning factors and failure mechanisms. Weak layers, identified beneath three submarine landslides, consist of distinct packages of interbedded Miocene- to Pliocene-age diatom oozes and glaciomarine diamicts. The observed lithological differences, which arise from glacial to interglacial variations in biological productivity, ice proximity, and ocean circulation, caused changes in sediment deposition that inherently preconditioned slope failure. These recurrent Antarctic submarine landslides were likely triggered by seismicity associated with glacioisostatic readjustment, leading to failure within the preconditioned weak layers. Ongoing climate warming and ice retreat may increase regional glacioisostatic seismicity, triggering Antarctic submarine landslides.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1947558; 1947646; 1947657</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>