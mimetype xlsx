--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10431625</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3589975</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>CoBF: Coordinated Beamforming in Dense mmWave Networks</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhang, Ding; Santhalingam, Panneer Selvam; Pathak, Parth; Zheng, Zizhan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-05-19T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the ACM on Measurement and Analysis of Computing Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 26</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2476-1249</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>With MIMO and enhanced beamforming features, IEEE 802.11ay is poised to create the next generation of mmWave WLANs that can provide over 100 Gbps data rate. However, beamforming between densely deployed APs and clients incurs unacceptable overhead. On the other hand, the absence of up-to-date beamforming information restricts the diversity gains available through MIMO and multi-users, reducing the overall network capacity. This paper presents a novel approach of "coordinated beamforming" (called CoBF) where only a small subset of APs are selected for beamforming in the 802.11ay mmWave WLANs. Based on the concept of uncertainty, CoBF predicts the APs whose beamforming information is likely outdated and needs updating. The proposed approach complements the existing per-link beamforming solutions and extends their effectiveness from link-level to network-level. Furthermore, CoBF leverages the AP uncertainty to create MU-MIMO groups through interference-aware scheduling in 802.11ay WLANs. With extensive experimentation and simulations, we show that CoBF can significantly reduce beamforming overhead and improve network capacity for 802.11ay WLANs.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2045885</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>