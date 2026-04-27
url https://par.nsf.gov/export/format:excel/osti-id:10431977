--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10431977</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/978-3-031-08751-6_9</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Finch: Domain Specific Language and Code Generation for Finite Element and Finite Volume in Julia</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Heisler, Eric; Deshmukh, Aadesh; Sundar, Hari</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Computational Science -- ICCS 2022</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We introduce FINCH, a Julia-based domain specific language (DSL) for solving partial differential equations in a discretization agnostic way, currently including finite element and finite volume methods. A key focus is code generation for various internal or external software targets. Internal targets use a modular set of tools in Julia providing a direct solution within the framework. In contrast, external code generation produces a set of code files to be compiled and run with external libraries or frameworks. Examples include a matlab target, for smaller problems or prototyping, or C++/MPI based targets for larger problems needing scalability. This allows us to take advantage of their capabilities without needlessly duplicating them, and provides options tailored to the needs of the domain scientist. The modular design of FINCH allows ongoing development of these target modules resulting in a more extensible framework and a broader set of applications. The support for multiple discretizations, including finite element and finite volume methods, also contributes to this goal. Another focus of this project is complex systems containing a large set of coupled PDEs that could be challenging to efficiently code and optimize by hand, but that are relatively simple to specify using the DSL. In this paper we present the key features of FINCH that set it apart from many other DSL options, and demonstrate the basic usage and current capabilities through examples.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1808652; 2008772</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>