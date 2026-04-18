--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10432011</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1371/journal.pcbi.1011237</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Computational model of integrin adhesion elongation under an actin fiber</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Campbell, Samuel; Mendoza, Michelle C.; Rammohan, Aravind; McKenzie, Matthew E.; Bidone, Tamara C.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Meier-Schellersheim, Martin</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-07-06T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>PLOS Computational Biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e1011237</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1553-7358</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Cells create physical connections with the extracellular environment through adhesions. Nascent adhesions form at the leading edge of migrating cells and either undergo cycles of disassembly and reassembly, or elongate and stabilize at the end of actin fibers. How adhesions assemble has been addressed in several studies, but the exact role of actin fibers in the elongation and stabilization of nascent adhesions remains largely elusive. To address this question, here we extended our computational model of adhesion assembly by incorporating an actin fiber that locally promotes integrin activation. The model revealed that an actin fiber promotes adhesion stabilization and elongation. Actomyosin contractility from the fiber also promotes adhesion stabilization and elongation, by strengthening integrin-ligand interactions, but only up to a force threshold. Above this force threshold, most integrin-ligand bonds fail, and the adhesion disassembles. In the absence of contraction, actin fibers still support adhesions stabilization. Collectively, our results provide a picture in which myosin activity is dispensable for adhesion stabilization and elongation under an actin fiber, offering a framework for interpreting several previous experimental observations.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2044394</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>