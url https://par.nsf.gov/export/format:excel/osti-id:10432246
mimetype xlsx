--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10432246</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fphy.2022.901954</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Analyzing rotational bands in odd-mass nuclei using effective field theory and Bayesian methods</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Alnamlah, I. K.; Coello Pérez, E. A.; Phillips, D. R.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-08-22T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2296-424X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We recently developed an Effective Field Theory (EFT) for rotational bands in odd-mass nuclei. Here we use EFT expressions to perform a Bayesian analysis of data on the rotational energy levels of              99              Tc,                              155,157                            Gd,                              159                            Dy,                              167,169                            Er,                              167,169                            Tm,                              183                            W,                              235                            U and                              239                            Pu. The error model in our Bayesian analysis includes both experimental and EFT truncation uncertainties. It also accounts for the fact that low-energy constants (LECs) at even and odd orders are expected to have different sizes. We use Markov Chain Monte Carlo (MCMC) sampling to explore the joint posterior of the EFT and error-model parameters and show both the LECs and the breakdown scale can be reliably determined. We extract the LECs up to fourth order in the EFT and find that, provided we correctly account for EFT truncation errors in our likelihood, results for lower-order LECs are stable as we go to higher orders. LEC results are also stable with respect to the addition of higher-energy data. We extract the expansion parameter for all the nuclei listed above and find a clear correlation between the extracted and the expected value of the inverse breakdown scale,              W              , based on the single-particle and vibrational energy scales. However, the              W              that actually determines the convergence of the EFT expansion is markedly smaller than would be naively expected based on those scales.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2004601</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>