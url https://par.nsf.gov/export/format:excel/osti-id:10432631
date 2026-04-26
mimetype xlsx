--- v0 (2026-01-16)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10432631</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/antibiotics11070970</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Activation of a Bacterial Mechanosensitive Channel, MscL, Underlies the Membrane Permeabilization of Dual-Targeting Antibacterial Compounds</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wray, Robin; Wang, Junmei; Blount, Paul; Iscla, Irene</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Antibiotics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>970</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2079-6382</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Resistance to antibiotics is a serious and worsening threat to human health worldwide, and there is an urgent need to develop new antibiotics that can avert it. One possible solution is the development of compounds that possess multiple modes of action, requiring at least two mutations to acquire resistance. Compound SCH-79797 both avoids resistance and has two mechanisms of action: one inhibiting the folate pathway, and a second described as “membrane permeabilization”; however, the mechanism by which membranes from bacterial cells, but not the host, are disrupted has remained mysterious. The opening of the bacterial mechanosensitive channel of large conductance, MscL, which ordinarily serves the physiological role of osmotic emergency release valves gated by hypoosmotic shock, has been previously demonstrated to affect bacterial membrane permeabilization. MscL allows the rapid permeabilization of both ions and solutes through the opening of the largest known gated pore, which has a diameter of 30 Å. We found that SCH-79797 and IRS-16, a more potent derivative, directly bind to the MscL channel and produce membrane permeabilization as a result of its activation. These findings suggest that possessing or adding an MscL-activating component to an antibiotic compound could help to lower toxicity and evade antibiotic resistance.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1955260</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>