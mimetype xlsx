--- v0 (2026-01-16)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10432663</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.29007/7wf8</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Interactive and Adaptable Cloud-based Virtual Equipment and Laboratories for 21st Century Science and Engineering Education</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Cherner, Yakov; Cima, Michael; Barone, Paul; Van Dyke, Bruce; Lotring, Arnold</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-02-12T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>EPiC Series in Education Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>47 to 39</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2516-2306</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;This paper presents and discusses the use of simulation-based customizable online learning activities, virtual laboratories, and comprehensive e-Learning environments for teaching subjects such as materials science, chemistry, and biomanufacturing. The virtual equipment and lab assignments have been used for: (i) authentic online experimentation, (ii) homework and control assignments with traditional and blended courses, (iii) preparing students for hands-on work in real labs, (iv) lecture demonstrations, and (v) performance-based assessment of students’ ability to apply gained theoretical knowledge for operating actual equipment and solving practical problems. Using the associated learning and content management system (LCMS) and authoring tools, instructors kept track of student performance and designed new virtual experiments and more personalized learning assignments for students. Virtual X-Ray Laboratory and Web-based Environment for Single-Use Upstream Bioprocessing have been used to illustrate the implementation of the concept of Interactive and Adjustable Cloud-based e-Learning Tools. The virtual labs and e-learning environments have been used at two-year and four-year colleges and universities in the USA, UK, Tanzania and some other countries. The virtual X-Ray lab has also been integrated with the MITx course delivered via the MOOC (massive open online course) edX platform for Massachusetts Institute of Technology undergraduate students.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1902673</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>