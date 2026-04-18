--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10432665</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Mobile AR Application for Navigation and Emergency Response</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Mannuru, Nishith Reddy; Kanumuru, Mounica; Sharma, Sharad</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2022 International Conference on Computational Science and Computational Intelligence (CSCI)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Emergency response, navigation, and evacuation are key essentials for effective rescue and safety management. Situational awareness is a key ingredient when fire responders or emergency response personnel responds to an emergency. They have to quickly assess the layout of a building or a campus upon entry. Moreover, the occupants of a building or campus also need situational awareness for navigation and emergency response. We have developed an integrated situational awareness mobile augmented reality (AR) application for smart campus planning, management, and emergency response. Through the visualization of integrated geographic information systems and real-time data analysis, our mobile application provides insights into operational implications and offers information to support effective decision-making. Using existing building features, the authors demonstrate how the mobile AR application provides contextualized 3D visualizations that promote and support spatial knowledge acquisition and cognitive mapping thereby enhancing situational awareness. A limited user study was conducted to test the effectiveness of the proposed mobile AR application using the mobile phone usability questionnaire (MPUQ) framework. The results show that the mobile AR application was relatively easy to use and that it can be considered a useful application for navigation and evacuation.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2321539; 2131116; 2026412; 1923986; 2321574; 2319752</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>