--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10432707</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1177/03611981221107643</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Understanding Interest in Personal Ownership and Use of Autonomous Vehicles for Running Errands: An Exploration Using a Joint Model Incorporating Attitudinal Constructs</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Batur, Irfan; Asmussen, Katherine E.; Mondal, Aupal; Khoeini, Sara; Magassy, Tassio B.; Pendyala, Ram M.; Bhat, Chandra R.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Transportation Research Record: Journal of the Transportation Research Board</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2677</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>541 to 554</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0361-1981</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Transportation has been experiencing disruptive forces in recent years. One key disruption is the development of autonomous vehicles (AVs) that will be capable of navigating roadways on their own without the need for human presence in the vehicle. In a utopian scenario, AVs may enter the transportation landscape and foster a more sustainable and livable ecosystem with shared autonomous electric vehicles (SAEV) serving mobility needs and eliminating the need for private ownership. In a more dystopian scenario, AVs would be personally owned by households—enabling people to live farther away from destinations, inducing additional travel, and roaming roadways with zero occupants. Concerned with the potential deleterious effects of having personal AVs running errands autonomously, this paper aims to shed light on the level of interest in sending AVs to run errands and how that variable affects the intent to own an AV. Using data from a survey conducted in 2019 in four automobile-oriented metropolitan regions in the United States, the relationship is explored through a joint model system estimated using the generalized heterogeneous data model (GHDM) methodology. Results show that even after accounting for socio-economic and demographic variables as well as latent attitudinal constructs, the level of interest in having AVs run errands has a positive and significant effect on AV ownership intent. The findings point to the need for policies that would steer the entry and use of AVs in the marketplace in ways that avoid a dystopian future.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1828010</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>