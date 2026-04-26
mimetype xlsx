--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,171 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...119 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -185,183 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10432745</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3548606.3559334</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>I'm SPARTACUS, No, I'm SPARTACUS: Proactively Protecting Users from Phishing by Intentionally Triggering Cloaking Behavior</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhang, Penghui; Sun, Zhibo; Kyung, Sukwha; Behrens, Hans Walter; Basque, Zion Leonahenahe; Cho, Haehyun; Oest, Adam; Wang, Ruoyu; Bao, Tiffany; Shoshitaishvili, Yan; Ahn, Gail-Joon; Doupé, Adam</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-11-07T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>CCS '22: Proceedings of the 2022 ACM SIGSAC Conference on Computer and Communications Security</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3165 to 3179</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Phishing is a ubiquitous and increasingly sophisticated online threat. To evade mitigations, phishers try to ""cloak"" malicious content from defenders to delay their appearance on blacklists, while still presenting the phishing payload to victims. This cat-and-mouse game is variable and fast-moving, with many distinct cloaking methods---we construct a dataset identifying 2,933 real-world phishing kits that implement cloaking mechanisms. These kits use information from the host, browser, and HTTP request to classify traffic as either anti-phishing entity or potential victim and change their behavior accordingly.
+In this work we present SPARTACUS, a technique that subverts the phishing status quo by disguising user traffic as anti-phishing entities. These intentional false positives trigger cloaking behavior in phishing kits, thus hiding the malicious payload and protecting the user without disrupting benign sites.
+To evaluate the effectiveness of this approach, we deployed SPARTACUS as a browser extension from November 2020 to July 2021. During that time, SPARTACUS browsers visited 160,728 reported phishing URLs in the wild. Of these, SPARTACUS protected against 132,274 sites (82.3%). The phishing kits which showed malicious content to SPARTACUS typically did so due to ineffective cloaking---the majority (98.4%) of the remainder were detected by conventional anti-phishing systems such as Google Safe Browsing or VirusTotal, and would be blacklisted regardless. We further evaluate SPARTACUS against benign websites sampled from the Alexa Top One Million List for impacts on latency, accessibility, layout, and CPU overhead, finding minimal performance penalties and no loss in functionality.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1828010</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>